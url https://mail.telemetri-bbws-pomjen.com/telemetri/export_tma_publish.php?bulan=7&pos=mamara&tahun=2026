--- v0 (2026-07-30)
+++ v1 (2026-07-30)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="2" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="TMA_Hourly" sheetId="1" r:id="rId4"/>
     <sheet name="Debit_Hourly" sheetId="2" r:id="rId5"/>
     <sheet name="Daily_Stats" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Tanggal</t>
   </si>
   <si>
     <t>TMA Rerata/Jam (m)</t>
   </si>
   <si>
     <t>00</t>
   </si>
   <si>
     <t>01</t>
   </si>
   <si>
     <t>02</t>
   </si>
   <si>
     <t>03</t>
   </si>
   <si>
     <t>04</t>
   </si>
   <si>
     <t>05</t>
   </si>
   <si>
@@ -145,50 +145,53 @@
     <t>22-07-2026</t>
   </si>
   <si>
     <t>23-07-2026</t>
   </si>
   <si>
     <t>24-07-2026</t>
   </si>
   <si>
     <t>25-07-2026</t>
   </si>
   <si>
     <t>26-07-2026</t>
   </si>
   <si>
     <t>27-07-2026</t>
   </si>
   <si>
     <t>28-07-2026</t>
   </si>
   <si>
     <t>29-07-2026</t>
   </si>
   <si>
     <t>30-07-2026</t>
+  </si>
+  <si>
+    <t>31-07-2026</t>
   </si>
   <si>
     <t>Debit Rerata/Jam (m³/det)</t>
   </si>
   <si>
     <t>TMA Min</t>
   </si>
   <si>
     <t>TMA Max</t>
   </si>
   <si>
     <t>TMA Avg</t>
   </si>
   <si>
     <t>Debit Min</t>
   </si>
   <si>
     <t>Debit Max</t>
   </si>
   <si>
     <t>Debit Avg</t>
   </si>
   <si>
     <t>RINGKASAN BULANAN</t>
   </si>
@@ -597,54 +600,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y32"/>
+  <dimension ref="A1:Y33"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D32" sqref="D32"/>
+      <selection activeCell="C33" sqref="C33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -2957,143 +2960,220 @@
         <v>1.5950000286102</v>
       </c>
       <c r="W31" s="4">
         <v>1.597500026226</v>
       </c>
       <c r="X31" s="4">
         <v>1.5983333587646</v>
       </c>
       <c r="Y31" s="4">
         <v>1.5950000286102</v>
       </c>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" t="s">
         <v>42</v>
       </c>
       <c r="B32" s="4">
         <v>1.5916666984558</v>
       </c>
       <c r="C32" s="4">
         <v>1.5960000276566</v>
       </c>
       <c r="D32" s="4">
         <v>1.5983333587646</v>
       </c>
-      <c r="E32" t="s">
-[...59 lines deleted...]
-      <c r="Y32" t="s">
+      <c r="E32" s="4">
+        <v>1.592857173511</v>
+      </c>
+      <c r="F32" s="4">
+        <v>1.5966666936874</v>
+      </c>
+      <c r="G32" s="4">
+        <v>1.5950000286102</v>
+      </c>
+      <c r="H32" s="4">
+        <v>1.5983333587646</v>
+      </c>
+      <c r="I32" s="4">
+        <v>1.5980000257492</v>
+      </c>
+      <c r="J32" s="4">
+        <v>1.5833333730698</v>
+      </c>
+      <c r="K32" s="4">
+        <v>1.5740000486374</v>
+      </c>
+      <c r="L32" s="4">
+        <v>1.5633333126704</v>
+      </c>
+      <c r="M32" s="4">
+        <v>1.5685714483261</v>
+      </c>
+      <c r="N32" s="4">
+        <v>1.5549999674161</v>
+      </c>
+      <c r="O32" s="4">
+        <v>1.5680000066757</v>
+      </c>
+      <c r="P32" s="4">
+        <v>1.5700000286102</v>
+      </c>
+      <c r="Q32" s="4">
+        <v>1.5599999427795</v>
+      </c>
+      <c r="R32" s="4">
+        <v>1.5433332920074</v>
+      </c>
+      <c r="S32" s="4">
+        <v>1.5680000066757</v>
+      </c>
+      <c r="T32" s="4">
+        <v>1.5800000429153</v>
+      </c>
+      <c r="U32" s="4">
+        <v>1.5857143231801</v>
+      </c>
+      <c r="V32" s="4">
+        <v>1.5900000333786</v>
+      </c>
+      <c r="W32" s="4">
+        <v>1.593333363533</v>
+      </c>
+      <c r="X32" s="4">
+        <v>1.5950000286102</v>
+      </c>
+      <c r="Y32" s="4">
+        <v>1.5950000286102</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25">
+      <c r="A33" t="s">
+        <v>43</v>
+      </c>
+      <c r="B33" s="4">
+        <v>1.593333363533</v>
+      </c>
+      <c r="C33" s="4">
+        <v>1.5980000257492</v>
+      </c>
+      <c r="D33" t="s">
+        <v>17</v>
+      </c>
+      <c r="E33" t="s">
+        <v>17</v>
+      </c>
+      <c r="F33" t="s">
+        <v>17</v>
+      </c>
+      <c r="G33" t="s">
+        <v>17</v>
+      </c>
+      <c r="H33" t="s">
+        <v>17</v>
+      </c>
+      <c r="I33" t="s">
+        <v>17</v>
+      </c>
+      <c r="J33" t="s">
+        <v>17</v>
+      </c>
+      <c r="K33" t="s">
+        <v>17</v>
+      </c>
+      <c r="L33" t="s">
+        <v>17</v>
+      </c>
+      <c r="M33" t="s">
+        <v>17</v>
+      </c>
+      <c r="N33" t="s">
+        <v>17</v>
+      </c>
+      <c r="O33" t="s">
+        <v>17</v>
+      </c>
+      <c r="P33" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>17</v>
+      </c>
+      <c r="R33" t="s">
+        <v>17</v>
+      </c>
+      <c r="S33" t="s">
+        <v>17</v>
+      </c>
+      <c r="T33" t="s">
+        <v>17</v>
+      </c>
+      <c r="U33" t="s">
+        <v>17</v>
+      </c>
+      <c r="V33" t="s">
+        <v>17</v>
+      </c>
+      <c r="W33" t="s">
+        <v>17</v>
+      </c>
+      <c r="X33" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y33" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:Y1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y32"/>
+  <dimension ref="A1:Y33"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D32" sqref="D32"/>
+      <selection activeCell="C33" sqref="C33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
     </row>
@@ -5396,163 +5476,240 @@
         <v>24.64999961853</v>
       </c>
       <c r="W31" s="4">
         <v>24.77499961853</v>
       </c>
       <c r="X31" s="4">
         <v>24.816666285197</v>
       </c>
       <c r="Y31" s="4">
         <v>24.64999961853</v>
       </c>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" t="s">
         <v>42</v>
       </c>
       <c r="B32" s="4">
         <v>24.483332951864</v>
       </c>
       <c r="C32" s="4">
         <v>24.69999961853</v>
       </c>
       <c r="D32" s="4">
         <v>24.816666285197</v>
       </c>
-      <c r="E32" t="s">
-[...59 lines deleted...]
-      <c r="Y32" t="s">
+      <c r="E32" s="4">
+        <v>24.542856761387</v>
+      </c>
+      <c r="F32" s="4">
+        <v>24.733332951864</v>
+      </c>
+      <c r="G32" s="4">
+        <v>24.64999961853</v>
+      </c>
+      <c r="H32" s="4">
+        <v>24.816666285197</v>
+      </c>
+      <c r="I32" s="4">
+        <v>24.79999961853</v>
+      </c>
+      <c r="J32" s="4">
+        <v>23.999999364217</v>
+      </c>
+      <c r="K32" s="4">
+        <v>23.440000152588</v>
+      </c>
+      <c r="L32" s="4">
+        <v>22.866667429606</v>
+      </c>
+      <c r="M32" s="4">
+        <v>23.142857687814</v>
+      </c>
+      <c r="N32" s="4">
+        <v>22.41666730245</v>
+      </c>
+      <c r="O32" s="4">
+        <v>23.120000457764</v>
+      </c>
+      <c r="P32" s="4">
+        <v>23.220000457764</v>
+      </c>
+      <c r="Q32" s="4">
+        <v>22.700000762939</v>
+      </c>
+      <c r="R32" s="4">
+        <v>21.783333778381</v>
+      </c>
+      <c r="S32" s="4">
+        <v>23.120000457764</v>
+      </c>
+      <c r="T32" s="4">
+        <v>23.799999554952</v>
+      </c>
+      <c r="U32" s="4">
+        <v>24.1428565979</v>
+      </c>
+      <c r="V32" s="4">
+        <v>24.39999961853</v>
+      </c>
+      <c r="W32" s="4">
+        <v>24.566666285197</v>
+      </c>
+      <c r="X32" s="4">
+        <v>24.64999961853</v>
+      </c>
+      <c r="Y32" s="4">
+        <v>24.64999961853</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25">
+      <c r="A33" t="s">
+        <v>43</v>
+      </c>
+      <c r="B33" s="4">
+        <v>24.566666285197</v>
+      </c>
+      <c r="C33" s="4">
+        <v>24.79999961853</v>
+      </c>
+      <c r="D33" t="s">
+        <v>17</v>
+      </c>
+      <c r="E33" t="s">
+        <v>17</v>
+      </c>
+      <c r="F33" t="s">
+        <v>17</v>
+      </c>
+      <c r="G33" t="s">
+        <v>17</v>
+      </c>
+      <c r="H33" t="s">
+        <v>17</v>
+      </c>
+      <c r="I33" t="s">
+        <v>17</v>
+      </c>
+      <c r="J33" t="s">
+        <v>17</v>
+      </c>
+      <c r="K33" t="s">
+        <v>17</v>
+      </c>
+      <c r="L33" t="s">
+        <v>17</v>
+      </c>
+      <c r="M33" t="s">
+        <v>17</v>
+      </c>
+      <c r="N33" t="s">
+        <v>17</v>
+      </c>
+      <c r="O33" t="s">
+        <v>17</v>
+      </c>
+      <c r="P33" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>17</v>
+      </c>
+      <c r="R33" t="s">
+        <v>17</v>
+      </c>
+      <c r="S33" t="s">
+        <v>17</v>
+      </c>
+      <c r="T33" t="s">
+        <v>17</v>
+      </c>
+      <c r="U33" t="s">
+        <v>17</v>
+      </c>
+      <c r="V33" t="s">
+        <v>17</v>
+      </c>
+      <c r="W33" t="s">
+        <v>17</v>
+      </c>
+      <c r="X33" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y33" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:Y1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G39"/>
+  <dimension ref="A1:G40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A36" sqref="A36:C39"/>
+      <selection activeCell="A37" sqref="A37:C40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2">
         <v>1.56</v>
       </c>
       <c r="C2">
         <v>1.62</v>
       </c>
       <c r="D2">
         <v>1.59</v>
       </c>
       <c r="E2">
         <v>22.48</v>
       </c>
       <c r="F2">
         <v>25.98</v>
       </c>
       <c r="G2">
         <v>24.27</v>
       </c>
     </row>
@@ -6183,125 +6340,148 @@
       </c>
       <c r="B30">
         <v>1.55</v>
       </c>
       <c r="C30">
         <v>1.6</v>
       </c>
       <c r="D30">
         <v>1.59</v>
       </c>
       <c r="E30">
         <v>22.23</v>
       </c>
       <c r="F30">
         <v>24.9</v>
       </c>
       <c r="G30">
         <v>24.16</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>42</v>
       </c>
       <c r="B31">
-        <v>1.59</v>
+        <v>1.54</v>
       </c>
       <c r="C31">
         <v>1.6</v>
       </c>
       <c r="D31">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="E31">
-        <v>24.48</v>
+        <v>21.78</v>
       </c>
       <c r="F31">
         <v>24.82</v>
       </c>
       <c r="G31">
-        <v>24.67</v>
-[...4 lines deleted...]
-        <v>50</v>
+        <v>23.9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" t="s">
+        <v>43</v>
+      </c>
+      <c r="B32">
+        <v>1.59</v>
+      </c>
+      <c r="C32">
+        <v>1.6</v>
+      </c>
+      <c r="D32">
+        <v>1.6</v>
+      </c>
+      <c r="E32">
+        <v>24.57</v>
+      </c>
+      <c r="F32">
+        <v>24.8</v>
+      </c>
+      <c r="G32">
+        <v>24.68</v>
       </c>
     </row>
     <row r="35" spans="1:7">
-      <c r="A35" s="6" t="s">
+      <c r="A35" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="B35" s="6" t="s">
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="C35" s="6" t="s">
+      <c r="B36" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="C36" s="6" t="s">
         <v>0</v>
-      </c>
-[...9 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B37" s="7">
-        <v>1.76</v>
+        <v>1.5</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="7" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B38" s="7">
-        <v>19.6</v>
+        <v>1.76</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B39" s="7">
+        <v>19.6</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B40" s="7">
         <v>35.08</v>
       </c>
-      <c r="C39" s="7" t="s">
+      <c r="C40" s="7" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>