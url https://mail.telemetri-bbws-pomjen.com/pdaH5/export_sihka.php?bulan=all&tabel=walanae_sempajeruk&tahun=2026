--- v0 (2026-06-03)
+++ v1 (2026-07-29)
@@ -7876,1028 +7876,1298 @@
       <c r="D453" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454" t="s">
         <v>8</v>
       </c>
       <c r="B454" s="2" t="s">
         <v>158</v>
       </c>
       <c r="C454">
         <v>1.39</v>
       </c>
       <c r="D454" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455" t="s">
         <v>4</v>
       </c>
       <c r="B455" s="2" t="s">
         <v>159</v>
       </c>
+      <c r="C455">
+        <v>2.97</v>
+      </c>
       <c r="D455" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456" t="s">
         <v>7</v>
       </c>
       <c r="B456" s="2" t="s">
         <v>159</v>
       </c>
+      <c r="C456">
+        <v>3.79</v>
+      </c>
       <c r="D456" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457" t="s">
         <v>8</v>
       </c>
       <c r="B457" s="2" t="s">
         <v>159</v>
       </c>
+      <c r="C457">
+        <v>3.65</v>
+      </c>
       <c r="D457" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458" t="s">
         <v>4</v>
       </c>
       <c r="B458" s="2" t="s">
         <v>160</v>
       </c>
+      <c r="C458">
+        <v>2.24</v>
+      </c>
       <c r="D458" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459" t="s">
         <v>7</v>
       </c>
       <c r="B459" s="2" t="s">
         <v>160</v>
       </c>
+      <c r="C459">
+        <v>2.04</v>
+      </c>
       <c r="D459" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460" t="s">
         <v>8</v>
       </c>
       <c r="B460" s="2" t="s">
         <v>160</v>
       </c>
+      <c r="C460">
+        <v>1.92</v>
+      </c>
       <c r="D460" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461" t="s">
         <v>4</v>
       </c>
       <c r="B461" s="2" t="s">
         <v>161</v>
       </c>
+      <c r="C461">
+        <v>1.65</v>
+      </c>
       <c r="D461" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462" t="s">
         <v>7</v>
       </c>
       <c r="B462" s="2" t="s">
         <v>161</v>
       </c>
+      <c r="C462">
+        <v>1.53</v>
+      </c>
       <c r="D462" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463" t="s">
         <v>8</v>
       </c>
       <c r="B463" s="2" t="s">
         <v>161</v>
       </c>
+      <c r="C463">
+        <v>1.95</v>
+      </c>
       <c r="D463" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464" t="s">
         <v>4</v>
       </c>
       <c r="B464" s="2" t="s">
         <v>162</v>
       </c>
+      <c r="C464">
+        <v>1.94</v>
+      </c>
       <c r="D464" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="A465" t="s">
         <v>7</v>
       </c>
       <c r="B465" s="2" t="s">
         <v>162</v>
       </c>
+      <c r="C465">
+        <v>1.78</v>
+      </c>
       <c r="D465" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="A466" t="s">
         <v>8</v>
       </c>
       <c r="B466" s="2" t="s">
         <v>162</v>
       </c>
+      <c r="C466">
+        <v>1.72</v>
+      </c>
       <c r="D466" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="A467" t="s">
         <v>4</v>
       </c>
       <c r="B467" s="2" t="s">
         <v>163</v>
       </c>
+      <c r="C467">
+        <v>1.53</v>
+      </c>
       <c r="D467" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="A468" t="s">
         <v>7</v>
       </c>
       <c r="B468" s="2" t="s">
         <v>163</v>
       </c>
+      <c r="C468">
+        <v>1.52</v>
+      </c>
       <c r="D468" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="A469" t="s">
         <v>8</v>
       </c>
       <c r="B469" s="2" t="s">
         <v>163</v>
       </c>
+      <c r="C469">
+        <v>1.53</v>
+      </c>
       <c r="D469" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="A470" t="s">
         <v>4</v>
       </c>
       <c r="B470" s="2" t="s">
         <v>164</v>
       </c>
+      <c r="C470">
+        <v>1.46</v>
+      </c>
       <c r="D470" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="A471" t="s">
         <v>7</v>
       </c>
       <c r="B471" s="2" t="s">
         <v>164</v>
       </c>
+      <c r="C471">
+        <v>1.54</v>
+      </c>
       <c r="D471" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472" t="s">
         <v>8</v>
       </c>
       <c r="B472" s="2" t="s">
         <v>164</v>
       </c>
+      <c r="C472">
+        <v>1.62</v>
+      </c>
       <c r="D472" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473" t="s">
         <v>4</v>
       </c>
       <c r="B473" s="2" t="s">
         <v>165</v>
       </c>
+      <c r="C473">
+        <v>1.17</v>
+      </c>
       <c r="D473" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474" t="s">
         <v>7</v>
       </c>
       <c r="B474" s="2" t="s">
         <v>165</v>
       </c>
+      <c r="C474">
+        <v>1.07</v>
+      </c>
       <c r="D474" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475" t="s">
         <v>8</v>
       </c>
       <c r="B475" s="2" t="s">
         <v>165</v>
       </c>
+      <c r="C475">
+        <v>1.05</v>
+      </c>
       <c r="D475" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="A476" t="s">
         <v>4</v>
       </c>
       <c r="B476" s="2" t="s">
         <v>166</v>
       </c>
+      <c r="C476">
+        <v>1.06</v>
+      </c>
       <c r="D476" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="A477" t="s">
         <v>7</v>
       </c>
       <c r="B477" s="2" t="s">
         <v>166</v>
       </c>
+      <c r="C477">
+        <v>1.02</v>
+      </c>
       <c r="D477" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="A478" t="s">
         <v>8</v>
       </c>
       <c r="B478" s="2" t="s">
         <v>166</v>
       </c>
+      <c r="C478">
+        <v>0.98</v>
+      </c>
       <c r="D478" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="A479" t="s">
         <v>4</v>
       </c>
       <c r="B479" s="2" t="s">
         <v>167</v>
       </c>
+      <c r="C479">
+        <v>1.73</v>
+      </c>
       <c r="D479" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480" t="s">
         <v>7</v>
       </c>
       <c r="B480" s="2" t="s">
         <v>167</v>
       </c>
+      <c r="C480">
+        <v>1.71</v>
+      </c>
       <c r="D480" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481" t="s">
         <v>8</v>
       </c>
       <c r="B481" s="2" t="s">
         <v>167</v>
       </c>
+      <c r="C481">
+        <v>1.69</v>
+      </c>
       <c r="D481" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482" t="s">
         <v>4</v>
       </c>
       <c r="B482" s="2" t="s">
         <v>168</v>
       </c>
+      <c r="C482">
+        <v>1.7</v>
+      </c>
       <c r="D482" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483" t="s">
         <v>7</v>
       </c>
       <c r="B483" s="2" t="s">
         <v>168</v>
       </c>
+      <c r="C483">
+        <v>1.68</v>
+      </c>
       <c r="D483" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484" t="s">
         <v>8</v>
       </c>
       <c r="B484" s="2" t="s">
         <v>168</v>
       </c>
+      <c r="C484">
+        <v>1.66</v>
+      </c>
       <c r="D484" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485" t="s">
         <v>4</v>
       </c>
       <c r="B485" s="2" t="s">
         <v>169</v>
       </c>
+      <c r="C485">
+        <v>1.55</v>
+      </c>
       <c r="D485" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486" t="s">
         <v>7</v>
       </c>
       <c r="B486" s="2" t="s">
         <v>169</v>
       </c>
+      <c r="C486">
+        <v>1.53</v>
+      </c>
       <c r="D486" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487" t="s">
         <v>8</v>
       </c>
       <c r="B487" s="2" t="s">
         <v>169</v>
       </c>
+      <c r="C487">
+        <v>1.55</v>
+      </c>
       <c r="D487" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488" t="s">
         <v>4</v>
       </c>
       <c r="B488" s="2" t="s">
         <v>170</v>
       </c>
+      <c r="C488">
+        <v>4.98</v>
+      </c>
       <c r="D488" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489" t="s">
         <v>7</v>
       </c>
       <c r="B489" s="2" t="s">
         <v>170</v>
       </c>
+      <c r="C489">
+        <v>4.64</v>
+      </c>
       <c r="D489" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490" t="s">
         <v>8</v>
       </c>
       <c r="B490" s="2" t="s">
         <v>170</v>
       </c>
+      <c r="C490">
+        <v>4.3</v>
+      </c>
       <c r="D490" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491" t="s">
         <v>4</v>
       </c>
       <c r="B491" s="2" t="s">
         <v>171</v>
       </c>
+      <c r="C491">
+        <v>3.45</v>
+      </c>
       <c r="D491" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="A492" t="s">
         <v>7</v>
       </c>
       <c r="B492" s="2" t="s">
         <v>171</v>
       </c>
+      <c r="C492">
+        <v>3.69</v>
+      </c>
       <c r="D492" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="A493" t="s">
         <v>8</v>
       </c>
       <c r="B493" s="2" t="s">
         <v>171</v>
       </c>
+      <c r="C493">
+        <v>3.95</v>
+      </c>
       <c r="D493" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="A494" t="s">
         <v>4</v>
       </c>
       <c r="B494" s="2" t="s">
         <v>172</v>
       </c>
+      <c r="C494">
+        <v>6.94</v>
+      </c>
       <c r="D494" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="A495" t="s">
         <v>7</v>
       </c>
       <c r="B495" s="2" t="s">
         <v>172</v>
       </c>
+      <c r="C495">
+        <v>6.78</v>
+      </c>
       <c r="D495" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496" t="s">
         <v>8</v>
       </c>
       <c r="B496" s="2" t="s">
         <v>172</v>
       </c>
+      <c r="C496">
+        <v>6.72</v>
+      </c>
       <c r="D496" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497" t="s">
         <v>4</v>
       </c>
       <c r="B497" s="2" t="s">
         <v>173</v>
       </c>
+      <c r="C497">
+        <v>5.15</v>
+      </c>
       <c r="D497" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498" t="s">
         <v>7</v>
       </c>
       <c r="B498" s="2" t="s">
         <v>173</v>
       </c>
+      <c r="C498">
+        <v>4.49</v>
+      </c>
       <c r="D498" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499" t="s">
         <v>8</v>
       </c>
       <c r="B499" s="2" t="s">
         <v>173</v>
       </c>
+      <c r="C499">
+        <v>3.75</v>
+      </c>
       <c r="D499" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500" t="s">
         <v>4</v>
       </c>
       <c r="B500" s="2" t="s">
         <v>174</v>
       </c>
+      <c r="C500">
+        <v>2.64</v>
+      </c>
       <c r="D500" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501" t="s">
         <v>7</v>
       </c>
       <c r="B501" s="2" t="s">
         <v>174</v>
       </c>
+      <c r="C501">
+        <v>2.28</v>
+      </c>
       <c r="D501" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502" t="s">
         <v>8</v>
       </c>
       <c r="B502" s="2" t="s">
         <v>174</v>
       </c>
+      <c r="C502">
+        <v>1.92</v>
+      </c>
       <c r="D502" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503" t="s">
         <v>4</v>
       </c>
       <c r="B503" s="2" t="s">
         <v>175</v>
       </c>
+      <c r="C503">
+        <v>1.65</v>
+      </c>
       <c r="D503" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504" t="s">
         <v>7</v>
       </c>
       <c r="B504" s="2" t="s">
         <v>175</v>
       </c>
+      <c r="C504">
+        <v>1.53</v>
+      </c>
       <c r="D504" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505" t="s">
         <v>8</v>
       </c>
       <c r="B505" s="2" t="s">
         <v>175</v>
       </c>
+      <c r="C505">
+        <v>1.41</v>
+      </c>
       <c r="D505" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506" t="s">
         <v>4</v>
       </c>
       <c r="B506" s="2" t="s">
         <v>176</v>
       </c>
+      <c r="C506">
+        <v>1.02</v>
+      </c>
       <c r="D506" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507" t="s">
         <v>7</v>
       </c>
       <c r="B507" s="2" t="s">
         <v>176</v>
       </c>
+      <c r="C507">
+        <v>1.0</v>
+      </c>
       <c r="D507" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508" t="s">
         <v>8</v>
       </c>
       <c r="B508" s="2" t="s">
         <v>176</v>
       </c>
+      <c r="C508">
+        <v>0.98</v>
+      </c>
       <c r="D508" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509" t="s">
         <v>4</v>
       </c>
       <c r="B509" s="2" t="s">
         <v>177</v>
       </c>
+      <c r="C509">
+        <v>1.13</v>
+      </c>
       <c r="D509" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510" t="s">
         <v>7</v>
       </c>
       <c r="B510" s="2" t="s">
         <v>177</v>
       </c>
+      <c r="C510">
+        <v>1.03</v>
+      </c>
       <c r="D510" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511" t="s">
         <v>8</v>
       </c>
       <c r="B511" s="2" t="s">
         <v>177</v>
       </c>
+      <c r="C511">
+        <v>0.91</v>
+      </c>
       <c r="D511" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512" t="s">
         <v>4</v>
       </c>
       <c r="B512" s="2" t="s">
         <v>178</v>
       </c>
+      <c r="C512">
+        <v>0.64</v>
+      </c>
       <c r="D512" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513" t="s">
         <v>7</v>
       </c>
       <c r="B513" s="2" t="s">
         <v>178</v>
       </c>
+      <c r="C513">
+        <v>0.62</v>
+      </c>
       <c r="D513" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514" t="s">
         <v>8</v>
       </c>
       <c r="B514" s="2" t="s">
         <v>178</v>
       </c>
+      <c r="C514">
+        <v>0.6</v>
+      </c>
       <c r="D514" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515" t="s">
         <v>4</v>
       </c>
       <c r="B515" s="2" t="s">
         <v>179</v>
       </c>
+      <c r="C515">
+        <v>0.91</v>
+      </c>
       <c r="D515" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516" t="s">
         <v>7</v>
       </c>
       <c r="B516" s="2" t="s">
         <v>179</v>
       </c>
+      <c r="C516">
+        <v>0.99</v>
+      </c>
       <c r="D516" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517" t="s">
         <v>8</v>
       </c>
       <c r="B517" s="2" t="s">
         <v>179</v>
       </c>
+      <c r="C517">
+        <v>1.07</v>
+      </c>
       <c r="D517" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518" t="s">
         <v>4</v>
       </c>
       <c r="B518" s="2" t="s">
         <v>180</v>
       </c>
+      <c r="C518">
+        <v>1.26</v>
+      </c>
       <c r="D518" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519" t="s">
         <v>7</v>
       </c>
       <c r="B519" s="2" t="s">
         <v>180</v>
       </c>
+      <c r="C519">
+        <v>1.28</v>
+      </c>
       <c r="D519" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520" t="s">
         <v>8</v>
       </c>
       <c r="B520" s="2" t="s">
         <v>180</v>
       </c>
+      <c r="C520">
+        <v>1.74</v>
+      </c>
       <c r="D520" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521" t="s">
         <v>4</v>
       </c>
       <c r="B521" s="2" t="s">
         <v>181</v>
       </c>
+      <c r="C521">
+        <v>1.57</v>
+      </c>
       <c r="D521" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522" t="s">
         <v>7</v>
       </c>
       <c r="B522" s="2" t="s">
         <v>181</v>
       </c>
+      <c r="C522">
+        <v>1.49</v>
+      </c>
       <c r="D522" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523" t="s">
         <v>8</v>
       </c>
       <c r="B523" s="2" t="s">
         <v>181</v>
       </c>
+      <c r="C523">
+        <v>1.41</v>
+      </c>
       <c r="D523" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524" t="s">
         <v>4</v>
       </c>
       <c r="B524" s="2" t="s">
         <v>182</v>
       </c>
+      <c r="C524">
+        <v>1.68</v>
+      </c>
       <c r="D524" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525" t="s">
         <v>7</v>
       </c>
       <c r="B525" s="2" t="s">
         <v>182</v>
       </c>
+      <c r="C525">
+        <v>1.56</v>
+      </c>
       <c r="D525" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526" t="s">
         <v>8</v>
       </c>
       <c r="B526" s="2" t="s">
         <v>182</v>
       </c>
+      <c r="C526">
+        <v>1.58</v>
+      </c>
       <c r="D526" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527" t="s">
         <v>4</v>
       </c>
       <c r="B527" s="2" t="s">
         <v>183</v>
       </c>
+      <c r="C527">
+        <v>1.95</v>
+      </c>
       <c r="D527" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="A528" t="s">
         <v>7</v>
       </c>
       <c r="B528" s="2" t="s">
         <v>183</v>
       </c>
+      <c r="C528">
+        <v>1.73</v>
+      </c>
       <c r="D528" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="A529" t="s">
         <v>8</v>
       </c>
       <c r="B529" s="2" t="s">
         <v>183</v>
       </c>
+      <c r="C529">
+        <v>1.49</v>
+      </c>
       <c r="D529" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="A530" t="s">
         <v>4</v>
       </c>
       <c r="B530" s="2" t="s">
         <v>184</v>
       </c>
+      <c r="C530">
+        <v>1.12</v>
+      </c>
       <c r="D530" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="A531" t="s">
         <v>7</v>
       </c>
       <c r="B531" s="2" t="s">
         <v>184</v>
       </c>
+      <c r="C531">
+        <v>1.04</v>
+      </c>
       <c r="D531" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="A532" t="s">
         <v>8</v>
       </c>
       <c r="B532" s="2" t="s">
         <v>184</v>
       </c>
+      <c r="C532">
+        <v>0.96</v>
+      </c>
       <c r="D532" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533" t="s">
         <v>4</v>
       </c>
       <c r="B533" s="2" t="s">
         <v>185</v>
       </c>
+      <c r="C533">
+        <v>0.65</v>
+      </c>
       <c r="D533" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="A534" t="s">
         <v>7</v>
       </c>
       <c r="B534" s="2" t="s">
         <v>185</v>
       </c>
+      <c r="C534">
+        <v>0.67</v>
+      </c>
       <c r="D534" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="A535" t="s">
         <v>8</v>
       </c>
       <c r="B535" s="2" t="s">
         <v>185</v>
       </c>
+      <c r="C535">
+        <v>0.95</v>
+      </c>
       <c r="D535" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="A536" t="s">
         <v>4</v>
       </c>
       <c r="B536" s="2" t="s">
         <v>186</v>
       </c>
+      <c r="C536">
+        <v>0.94</v>
+      </c>
       <c r="D536" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="A537" t="s">
         <v>7</v>
       </c>
       <c r="B537" s="2" t="s">
         <v>186</v>
       </c>
+      <c r="C537">
+        <v>0.98</v>
+      </c>
       <c r="D537" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="A538" t="s">
         <v>8</v>
       </c>
       <c r="B538" s="2" t="s">
         <v>186</v>
       </c>
+      <c r="C538">
+        <v>0.74</v>
+      </c>
       <c r="D538" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="A539" t="s">
         <v>4</v>
       </c>
       <c r="B539" s="2" t="s">
         <v>187</v>
       </c>
+      <c r="C539">
+        <v>0.97</v>
+      </c>
       <c r="D539" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="A540" t="s">
         <v>7</v>
       </c>
       <c r="B540" s="2" t="s">
         <v>187</v>
       </c>
+      <c r="C540">
+        <v>0.41</v>
+      </c>
       <c r="D540" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541" t="s">
         <v>8</v>
       </c>
       <c r="B541" s="2" t="s">
         <v>187</v>
       </c>
+      <c r="C541">
+        <v>0.95</v>
+      </c>
       <c r="D541" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542" t="s">
         <v>4</v>
       </c>
       <c r="B542" s="2" t="s">
         <v>188</v>
       </c>
+      <c r="C542">
+        <v>0.92</v>
+      </c>
       <c r="D542" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="A543" t="s">
         <v>7</v>
       </c>
       <c r="B543" s="2" t="s">
         <v>188</v>
       </c>
+      <c r="C543">
+        <v>0.82</v>
+      </c>
       <c r="D543" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="A544" t="s">
         <v>8</v>
       </c>
       <c r="B544" s="2" t="s">
         <v>188</v>
+      </c>
+      <c r="C544">
+        <v>0.64</v>
       </c>
       <c r="D544" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="A545" t="s">
         <v>4</v>
       </c>
       <c r="B545" s="2" t="s">
         <v>189</v>
       </c>
       <c r="D545" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="A546" t="s">
         <v>7</v>
       </c>
       <c r="B546" s="2" t="s">
         <v>189</v>
       </c>
       <c r="D546" t="s">
         <v>6</v>