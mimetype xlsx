--- v0 (2026-06-03)
+++ v1 (2026-07-29)
@@ -7956,1908 +7956,2418 @@
       <c r="D460" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461" t="s">
         <v>4</v>
       </c>
       <c r="B461" s="2" t="s">
         <v>161</v>
       </c>
       <c r="C461">
         <v>0.3</v>
       </c>
       <c r="D461" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462" t="s">
         <v>7</v>
       </c>
       <c r="B462" s="2" t="s">
         <v>161</v>
       </c>
+      <c r="C462">
+        <v>0.31</v>
+      </c>
       <c r="D462" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463" t="s">
         <v>8</v>
       </c>
       <c r="B463" s="2" t="s">
         <v>161</v>
       </c>
+      <c r="C463">
+        <v>0.3</v>
+      </c>
       <c r="D463" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464" t="s">
         <v>4</v>
       </c>
       <c r="B464" s="2" t="s">
         <v>162</v>
       </c>
+      <c r="C464">
+        <v>0.29</v>
+      </c>
       <c r="D464" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="A465" t="s">
         <v>7</v>
       </c>
       <c r="B465" s="2" t="s">
         <v>162</v>
       </c>
+      <c r="C465">
+        <v>0.28</v>
+      </c>
       <c r="D465" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="A466" t="s">
         <v>8</v>
       </c>
       <c r="B466" s="2" t="s">
         <v>162</v>
       </c>
+      <c r="C466">
+        <v>0.28</v>
+      </c>
       <c r="D466" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="A467" t="s">
         <v>4</v>
       </c>
       <c r="B467" s="2" t="s">
         <v>163</v>
       </c>
+      <c r="C467">
+        <v>0.34</v>
+      </c>
       <c r="D467" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="A468" t="s">
         <v>7</v>
       </c>
       <c r="B468" s="2" t="s">
         <v>163</v>
       </c>
+      <c r="C468">
+        <v>0.32</v>
+      </c>
       <c r="D468" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="A469" t="s">
         <v>8</v>
       </c>
       <c r="B469" s="2" t="s">
         <v>163</v>
       </c>
+      <c r="C469">
+        <v>0.31</v>
+      </c>
       <c r="D469" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="A470" t="s">
         <v>4</v>
       </c>
       <c r="B470" s="2" t="s">
         <v>164</v>
       </c>
+      <c r="C470">
+        <v>0.31</v>
+      </c>
       <c r="D470" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="A471" t="s">
         <v>7</v>
       </c>
       <c r="B471" s="2" t="s">
         <v>164</v>
       </c>
+      <c r="C471">
+        <v>0.3</v>
+      </c>
       <c r="D471" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472" t="s">
         <v>8</v>
       </c>
       <c r="B472" s="2" t="s">
         <v>164</v>
       </c>
+      <c r="C472">
+        <v>0.29</v>
+      </c>
       <c r="D472" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473" t="s">
         <v>4</v>
       </c>
       <c r="B473" s="2" t="s">
         <v>165</v>
       </c>
+      <c r="C473">
+        <v>0.28</v>
+      </c>
       <c r="D473" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474" t="s">
         <v>7</v>
       </c>
       <c r="B474" s="2" t="s">
         <v>165</v>
       </c>
+      <c r="C474">
+        <v>0.32</v>
+      </c>
       <c r="D474" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475" t="s">
         <v>8</v>
       </c>
       <c r="B475" s="2" t="s">
         <v>165</v>
       </c>
+      <c r="C475">
+        <v>0.35</v>
+      </c>
       <c r="D475" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="A476" t="s">
         <v>4</v>
       </c>
       <c r="B476" s="2" t="s">
         <v>166</v>
       </c>
+      <c r="C476">
+        <v>0.26</v>
+      </c>
       <c r="D476" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="A477" t="s">
         <v>7</v>
       </c>
       <c r="B477" s="2" t="s">
         <v>166</v>
       </c>
+      <c r="C477">
+        <v>0.29</v>
+      </c>
       <c r="D477" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="A478" t="s">
         <v>8</v>
       </c>
       <c r="B478" s="2" t="s">
         <v>166</v>
       </c>
+      <c r="C478">
+        <v>0.29</v>
+      </c>
       <c r="D478" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="A479" t="s">
         <v>4</v>
       </c>
       <c r="B479" s="2" t="s">
         <v>167</v>
       </c>
+      <c r="C479">
+        <v>0.28</v>
+      </c>
       <c r="D479" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480" t="s">
         <v>7</v>
       </c>
       <c r="B480" s="2" t="s">
         <v>167</v>
       </c>
+      <c r="C480">
+        <v>0.28</v>
+      </c>
       <c r="D480" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481" t="s">
         <v>8</v>
       </c>
       <c r="B481" s="2" t="s">
         <v>167</v>
       </c>
+      <c r="C481">
+        <v>0.28</v>
+      </c>
       <c r="D481" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482" t="s">
         <v>4</v>
       </c>
       <c r="B482" s="2" t="s">
         <v>168</v>
       </c>
+      <c r="C482">
+        <v>0.3</v>
+      </c>
       <c r="D482" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483" t="s">
         <v>7</v>
       </c>
       <c r="B483" s="2" t="s">
         <v>168</v>
       </c>
+      <c r="C483">
+        <v>0.28</v>
+      </c>
       <c r="D483" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484" t="s">
         <v>8</v>
       </c>
       <c r="B484" s="2" t="s">
         <v>168</v>
       </c>
+      <c r="C484">
+        <v>0.28</v>
+      </c>
       <c r="D484" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485" t="s">
         <v>4</v>
       </c>
       <c r="B485" s="2" t="s">
         <v>169</v>
       </c>
+      <c r="C485">
+        <v>0.27</v>
+      </c>
       <c r="D485" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486" t="s">
         <v>7</v>
       </c>
       <c r="B486" s="2" t="s">
         <v>169</v>
       </c>
+      <c r="C486">
+        <v>0.27</v>
+      </c>
       <c r="D486" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487" t="s">
         <v>8</v>
       </c>
       <c r="B487" s="2" t="s">
         <v>169</v>
       </c>
+      <c r="C487">
+        <v>0.28</v>
+      </c>
       <c r="D487" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488" t="s">
         <v>4</v>
       </c>
       <c r="B488" s="2" t="s">
         <v>170</v>
       </c>
+      <c r="C488">
+        <v>0.3</v>
+      </c>
       <c r="D488" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489" t="s">
         <v>7</v>
       </c>
       <c r="B489" s="2" t="s">
         <v>170</v>
       </c>
+      <c r="C489">
+        <v>0.29</v>
+      </c>
       <c r="D489" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490" t="s">
         <v>8</v>
       </c>
       <c r="B490" s="2" t="s">
         <v>170</v>
       </c>
+      <c r="C490">
+        <v>0.32</v>
+      </c>
       <c r="D490" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491" t="s">
         <v>4</v>
       </c>
       <c r="B491" s="2" t="s">
         <v>171</v>
       </c>
+      <c r="C491">
+        <v>0.31</v>
+      </c>
       <c r="D491" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="A492" t="s">
         <v>7</v>
       </c>
       <c r="B492" s="2" t="s">
         <v>171</v>
       </c>
+      <c r="C492">
+        <v>0.28</v>
+      </c>
       <c r="D492" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="A493" t="s">
         <v>8</v>
       </c>
       <c r="B493" s="2" t="s">
         <v>171</v>
       </c>
+      <c r="C493">
+        <v>0.27</v>
+      </c>
       <c r="D493" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="A494" t="s">
         <v>4</v>
       </c>
       <c r="B494" s="2" t="s">
         <v>172</v>
       </c>
+      <c r="C494">
+        <v>0.3</v>
+      </c>
       <c r="D494" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="A495" t="s">
         <v>7</v>
       </c>
       <c r="B495" s="2" t="s">
         <v>172</v>
       </c>
+      <c r="C495">
+        <v>0.3</v>
+      </c>
       <c r="D495" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496" t="s">
         <v>8</v>
       </c>
       <c r="B496" s="2" t="s">
         <v>172</v>
       </c>
+      <c r="C496">
+        <v>0.3</v>
+      </c>
       <c r="D496" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497" t="s">
         <v>4</v>
       </c>
       <c r="B497" s="2" t="s">
         <v>173</v>
       </c>
+      <c r="C497">
+        <v>0.28</v>
+      </c>
       <c r="D497" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498" t="s">
         <v>7</v>
       </c>
       <c r="B498" s="2" t="s">
         <v>173</v>
       </c>
+      <c r="C498">
+        <v>0.28</v>
+      </c>
       <c r="D498" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499" t="s">
         <v>8</v>
       </c>
       <c r="B499" s="2" t="s">
         <v>173</v>
       </c>
+      <c r="C499">
+        <v>0.29</v>
+      </c>
       <c r="D499" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500" t="s">
         <v>4</v>
       </c>
       <c r="B500" s="2" t="s">
         <v>174</v>
       </c>
+      <c r="C500">
+        <v>0.27</v>
+      </c>
       <c r="D500" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501" t="s">
         <v>7</v>
       </c>
       <c r="B501" s="2" t="s">
         <v>174</v>
       </c>
+      <c r="C501">
+        <v>0.27</v>
+      </c>
       <c r="D501" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502" t="s">
         <v>8</v>
       </c>
       <c r="B502" s="2" t="s">
         <v>174</v>
       </c>
+      <c r="C502">
+        <v>0.28</v>
+      </c>
       <c r="D502" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503" t="s">
         <v>4</v>
       </c>
       <c r="B503" s="2" t="s">
         <v>175</v>
       </c>
+      <c r="C503">
+        <v>0.26</v>
+      </c>
       <c r="D503" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504" t="s">
         <v>7</v>
       </c>
       <c r="B504" s="2" t="s">
         <v>175</v>
       </c>
+      <c r="C504">
+        <v>0.26</v>
+      </c>
       <c r="D504" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505" t="s">
         <v>8</v>
       </c>
       <c r="B505" s="2" t="s">
         <v>175</v>
       </c>
+      <c r="C505">
+        <v>0.2</v>
+      </c>
       <c r="D505" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506" t="s">
         <v>4</v>
       </c>
       <c r="B506" s="2" t="s">
         <v>176</v>
       </c>
+      <c r="C506">
+        <v>0.26</v>
+      </c>
       <c r="D506" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507" t="s">
         <v>7</v>
       </c>
       <c r="B507" s="2" t="s">
         <v>176</v>
       </c>
+      <c r="C507">
+        <v>0.25</v>
+      </c>
       <c r="D507" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508" t="s">
         <v>8</v>
       </c>
       <c r="B508" s="2" t="s">
         <v>176</v>
       </c>
+      <c r="C508">
+        <v>0.24</v>
+      </c>
       <c r="D508" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509" t="s">
         <v>4</v>
       </c>
       <c r="B509" s="2" t="s">
         <v>177</v>
       </c>
+      <c r="C509">
+        <v>0.49</v>
+      </c>
       <c r="D509" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510" t="s">
         <v>7</v>
       </c>
       <c r="B510" s="2" t="s">
         <v>177</v>
       </c>
+      <c r="C510">
+        <v>0.35</v>
+      </c>
       <c r="D510" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511" t="s">
         <v>8</v>
       </c>
       <c r="B511" s="2" t="s">
         <v>177</v>
       </c>
+      <c r="C511">
+        <v>0.34</v>
+      </c>
       <c r="D511" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512" t="s">
         <v>4</v>
       </c>
       <c r="B512" s="2" t="s">
         <v>178</v>
       </c>
+      <c r="C512">
+        <v>0.28</v>
+      </c>
       <c r="D512" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513" t="s">
         <v>7</v>
       </c>
       <c r="B513" s="2" t="s">
         <v>178</v>
       </c>
+      <c r="C513">
+        <v>0.27</v>
+      </c>
       <c r="D513" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514" t="s">
         <v>8</v>
       </c>
       <c r="B514" s="2" t="s">
         <v>178</v>
       </c>
+      <c r="C514">
+        <v>0.27</v>
+      </c>
       <c r="D514" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515" t="s">
         <v>4</v>
       </c>
       <c r="B515" s="2" t="s">
         <v>179</v>
       </c>
+      <c r="C515">
+        <v>0.28</v>
+      </c>
       <c r="D515" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516" t="s">
         <v>7</v>
       </c>
       <c r="B516" s="2" t="s">
         <v>179</v>
       </c>
+      <c r="C516">
+        <v>0.27</v>
+      </c>
       <c r="D516" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517" t="s">
         <v>8</v>
       </c>
       <c r="B517" s="2" t="s">
         <v>179</v>
       </c>
+      <c r="C517">
+        <v>0.27</v>
+      </c>
       <c r="D517" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518" t="s">
         <v>4</v>
       </c>
       <c r="B518" s="2" t="s">
         <v>180</v>
       </c>
+      <c r="C518">
+        <v>0.25</v>
+      </c>
       <c r="D518" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519" t="s">
         <v>7</v>
       </c>
       <c r="B519" s="2" t="s">
         <v>180</v>
       </c>
+      <c r="C519">
+        <v>0.25</v>
+      </c>
       <c r="D519" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520" t="s">
         <v>8</v>
       </c>
       <c r="B520" s="2" t="s">
         <v>180</v>
       </c>
+      <c r="C520">
+        <v>0.25</v>
+      </c>
       <c r="D520" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521" t="s">
         <v>4</v>
       </c>
       <c r="B521" s="2" t="s">
         <v>181</v>
       </c>
+      <c r="C521">
+        <v>0.25</v>
+      </c>
       <c r="D521" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522" t="s">
         <v>7</v>
       </c>
       <c r="B522" s="2" t="s">
         <v>181</v>
       </c>
+      <c r="C522">
+        <v>0.25</v>
+      </c>
       <c r="D522" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523" t="s">
         <v>8</v>
       </c>
       <c r="B523" s="2" t="s">
         <v>181</v>
       </c>
+      <c r="C523">
+        <v>0.24</v>
+      </c>
       <c r="D523" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524" t="s">
         <v>4</v>
       </c>
       <c r="B524" s="2" t="s">
         <v>182</v>
       </c>
+      <c r="C524">
+        <v>0.24</v>
+      </c>
       <c r="D524" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525" t="s">
         <v>7</v>
       </c>
       <c r="B525" s="2" t="s">
         <v>182</v>
       </c>
+      <c r="C525">
+        <v>0.24</v>
+      </c>
       <c r="D525" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526" t="s">
         <v>8</v>
       </c>
       <c r="B526" s="2" t="s">
         <v>182</v>
       </c>
+      <c r="C526">
+        <v>0.23</v>
+      </c>
       <c r="D526" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527" t="s">
         <v>4</v>
       </c>
       <c r="B527" s="2" t="s">
         <v>183</v>
       </c>
+      <c r="C527">
+        <v>0.23</v>
+      </c>
       <c r="D527" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="A528" t="s">
         <v>7</v>
       </c>
       <c r="B528" s="2" t="s">
         <v>183</v>
       </c>
+      <c r="C528">
+        <v>0.23</v>
+      </c>
       <c r="D528" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="A529" t="s">
         <v>8</v>
       </c>
       <c r="B529" s="2" t="s">
         <v>183</v>
       </c>
+      <c r="C529">
+        <v>0.23</v>
+      </c>
       <c r="D529" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="A530" t="s">
         <v>4</v>
       </c>
       <c r="B530" s="2" t="s">
         <v>184</v>
       </c>
+      <c r="C530">
+        <v>0.23</v>
+      </c>
       <c r="D530" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="A531" t="s">
         <v>7</v>
       </c>
       <c r="B531" s="2" t="s">
         <v>184</v>
       </c>
+      <c r="C531">
+        <v>0.22</v>
+      </c>
       <c r="D531" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="A532" t="s">
         <v>8</v>
       </c>
       <c r="B532" s="2" t="s">
         <v>184</v>
       </c>
+      <c r="C532">
+        <v>0.22</v>
+      </c>
       <c r="D532" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533" t="s">
         <v>4</v>
       </c>
       <c r="B533" s="2" t="s">
         <v>185</v>
       </c>
+      <c r="C533">
+        <v>0.22</v>
+      </c>
       <c r="D533" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="A534" t="s">
         <v>7</v>
       </c>
       <c r="B534" s="2" t="s">
         <v>185</v>
       </c>
+      <c r="C534">
+        <v>0.22</v>
+      </c>
       <c r="D534" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="A535" t="s">
         <v>8</v>
       </c>
       <c r="B535" s="2" t="s">
         <v>185</v>
       </c>
+      <c r="C535">
+        <v>0.22</v>
+      </c>
       <c r="D535" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="A536" t="s">
         <v>4</v>
       </c>
       <c r="B536" s="2" t="s">
         <v>186</v>
       </c>
+      <c r="C536">
+        <v>0.22</v>
+      </c>
       <c r="D536" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="A537" t="s">
         <v>7</v>
       </c>
       <c r="B537" s="2" t="s">
         <v>186</v>
       </c>
+      <c r="C537">
+        <v>0.22</v>
+      </c>
       <c r="D537" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="A538" t="s">
         <v>8</v>
       </c>
       <c r="B538" s="2" t="s">
         <v>186</v>
       </c>
+      <c r="C538">
+        <v>0.21</v>
+      </c>
       <c r="D538" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="A539" t="s">
         <v>4</v>
       </c>
       <c r="B539" s="2" t="s">
         <v>187</v>
       </c>
+      <c r="C539">
+        <v>0.26</v>
+      </c>
       <c r="D539" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="A540" t="s">
         <v>7</v>
       </c>
       <c r="B540" s="2" t="s">
         <v>187</v>
       </c>
+      <c r="C540">
+        <v>0.29</v>
+      </c>
       <c r="D540" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541" t="s">
         <v>8</v>
       </c>
       <c r="B541" s="2" t="s">
         <v>187</v>
       </c>
+      <c r="C541">
+        <v>0.26</v>
+      </c>
       <c r="D541" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542" t="s">
         <v>4</v>
       </c>
       <c r="B542" s="2" t="s">
         <v>188</v>
       </c>
+      <c r="C542">
+        <v>0.23</v>
+      </c>
       <c r="D542" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="A543" t="s">
         <v>7</v>
       </c>
       <c r="B543" s="2" t="s">
         <v>188</v>
       </c>
+      <c r="C543">
+        <v>0.23</v>
+      </c>
       <c r="D543" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="A544" t="s">
         <v>8</v>
       </c>
       <c r="B544" s="2" t="s">
         <v>188</v>
       </c>
+      <c r="C544">
+        <v>0.24</v>
+      </c>
       <c r="D544" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="A545" t="s">
         <v>4</v>
       </c>
       <c r="B545" s="2" t="s">
         <v>189</v>
       </c>
+      <c r="C545">
+        <v>0.22</v>
+      </c>
       <c r="D545" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="A546" t="s">
         <v>7</v>
       </c>
       <c r="B546" s="2" t="s">
         <v>189</v>
       </c>
+      <c r="C546">
+        <v>0.22</v>
+      </c>
       <c r="D546" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="A547" t="s">
         <v>8</v>
       </c>
       <c r="B547" s="2" t="s">
         <v>189</v>
       </c>
+      <c r="C547">
+        <v>0.22</v>
+      </c>
       <c r="D547" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="A548" t="s">
         <v>4</v>
       </c>
       <c r="B548" s="2" t="s">
         <v>190</v>
       </c>
+      <c r="C548">
+        <v>0.34</v>
+      </c>
       <c r="D548" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="A549" t="s">
         <v>7</v>
       </c>
       <c r="B549" s="2" t="s">
         <v>190</v>
       </c>
+      <c r="C549">
+        <v>0.28</v>
+      </c>
       <c r="D549" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="A550" t="s">
         <v>8</v>
       </c>
       <c r="B550" s="2" t="s">
         <v>190</v>
       </c>
+      <c r="C550">
+        <v>0.27</v>
+      </c>
       <c r="D550" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="A551" t="s">
         <v>4</v>
       </c>
       <c r="B551" s="2" t="s">
         <v>191</v>
       </c>
+      <c r="C551">
+        <v>0.24</v>
+      </c>
       <c r="D551" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="A552" t="s">
         <v>7</v>
       </c>
       <c r="B552" s="2" t="s">
         <v>191</v>
       </c>
+      <c r="C552">
+        <v>0.23</v>
+      </c>
       <c r="D552" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="A553" t="s">
         <v>8</v>
       </c>
       <c r="B553" s="2" t="s">
         <v>191</v>
       </c>
+      <c r="C553">
+        <v>0.23</v>
+      </c>
       <c r="D553" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="A554" t="s">
         <v>4</v>
       </c>
       <c r="B554" s="2" t="s">
         <v>192</v>
       </c>
+      <c r="C554">
+        <v>0.25</v>
+      </c>
       <c r="D554" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="A555" t="s">
         <v>7</v>
       </c>
       <c r="B555" s="2" t="s">
         <v>192</v>
       </c>
+      <c r="C555">
+        <v>0.24</v>
+      </c>
       <c r="D555" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="A556" t="s">
         <v>8</v>
       </c>
       <c r="B556" s="2" t="s">
         <v>192</v>
       </c>
+      <c r="C556">
+        <v>0.24</v>
+      </c>
       <c r="D556" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="A557" t="s">
         <v>4</v>
       </c>
       <c r="B557" s="2" t="s">
         <v>193</v>
       </c>
+      <c r="C557">
+        <v>0.22</v>
+      </c>
       <c r="D557" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="A558" t="s">
         <v>7</v>
       </c>
       <c r="B558" s="2" t="s">
         <v>193</v>
       </c>
+      <c r="C558">
+        <v>0.22</v>
+      </c>
       <c r="D558" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="A559" t="s">
         <v>8</v>
       </c>
       <c r="B559" s="2" t="s">
         <v>193</v>
       </c>
+      <c r="C559">
+        <v>0.22</v>
+      </c>
       <c r="D559" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="A560" t="s">
         <v>4</v>
       </c>
       <c r="B560" s="2" t="s">
         <v>194</v>
       </c>
+      <c r="C560">
+        <v>0.22</v>
+      </c>
       <c r="D560" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="A561" t="s">
         <v>7</v>
       </c>
       <c r="B561" s="2" t="s">
         <v>194</v>
       </c>
+      <c r="C561">
+        <v>0.22</v>
+      </c>
       <c r="D561" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="A562" t="s">
         <v>8</v>
       </c>
       <c r="B562" s="2" t="s">
         <v>194</v>
       </c>
+      <c r="C562">
+        <v>0.22</v>
+      </c>
       <c r="D562" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="A563" t="s">
         <v>4</v>
       </c>
       <c r="B563" s="2" t="s">
         <v>195</v>
       </c>
+      <c r="C563">
+        <v>0.21</v>
+      </c>
       <c r="D563" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564" t="s">
         <v>7</v>
       </c>
       <c r="B564" s="2" t="s">
         <v>195</v>
       </c>
+      <c r="C564">
+        <v>0.21</v>
+      </c>
       <c r="D564" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565" t="s">
         <v>8</v>
       </c>
       <c r="B565" s="2" t="s">
         <v>195</v>
       </c>
+      <c r="C565">
+        <v>0.21</v>
+      </c>
       <c r="D565" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="A566" t="s">
         <v>4</v>
       </c>
       <c r="B566" s="2" t="s">
         <v>196</v>
       </c>
+      <c r="C566">
+        <v>0.21</v>
+      </c>
       <c r="D566" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="A567" t="s">
         <v>7</v>
       </c>
       <c r="B567" s="2" t="s">
         <v>196</v>
       </c>
+      <c r="C567">
+        <v>0.21</v>
+      </c>
       <c r="D567" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="A568" t="s">
         <v>8</v>
       </c>
       <c r="B568" s="2" t="s">
         <v>196</v>
       </c>
+      <c r="C568">
+        <v>0.21</v>
+      </c>
       <c r="D568" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="A569" t="s">
         <v>4</v>
       </c>
       <c r="B569" s="2" t="s">
         <v>197</v>
       </c>
+      <c r="C569">
+        <v>0.21</v>
+      </c>
       <c r="D569" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="A570" t="s">
         <v>7</v>
       </c>
       <c r="B570" s="2" t="s">
         <v>197</v>
       </c>
+      <c r="C570">
+        <v>0.2</v>
+      </c>
       <c r="D570" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="A571" t="s">
         <v>8</v>
       </c>
       <c r="B571" s="2" t="s">
         <v>197</v>
       </c>
+      <c r="C571">
+        <v>0.21</v>
+      </c>
       <c r="D571" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="A572" t="s">
         <v>4</v>
       </c>
       <c r="B572" s="2" t="s">
         <v>198</v>
       </c>
+      <c r="C572">
+        <v>0.2</v>
+      </c>
       <c r="D572" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="A573" t="s">
         <v>7</v>
       </c>
       <c r="B573" s="2" t="s">
         <v>198</v>
       </c>
+      <c r="C573">
+        <v>0.2</v>
+      </c>
       <c r="D573" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="A574" t="s">
         <v>8</v>
       </c>
       <c r="B574" s="2" t="s">
         <v>198</v>
       </c>
+      <c r="C574">
+        <v>0.22</v>
+      </c>
       <c r="D574" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="A575" t="s">
         <v>4</v>
       </c>
       <c r="B575" s="2" t="s">
         <v>199</v>
       </c>
+      <c r="C575">
+        <v>0.2</v>
+      </c>
       <c r="D575" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="A576" t="s">
         <v>7</v>
       </c>
       <c r="B576" s="2" t="s">
         <v>199</v>
       </c>
+      <c r="C576">
+        <v>0.2</v>
+      </c>
       <c r="D576" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="A577" t="s">
         <v>8</v>
       </c>
       <c r="B577" s="2" t="s">
         <v>199</v>
       </c>
+      <c r="C577">
+        <v>0.2</v>
+      </c>
       <c r="D577" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="A578" t="s">
         <v>4</v>
       </c>
       <c r="B578" s="2" t="s">
         <v>200</v>
       </c>
+      <c r="C578">
+        <v>0.22</v>
+      </c>
       <c r="D578" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="A579" t="s">
         <v>7</v>
       </c>
       <c r="B579" s="2" t="s">
         <v>200</v>
       </c>
+      <c r="C579">
+        <v>0.21</v>
+      </c>
       <c r="D579" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="580" spans="1:4">
       <c r="A580" t="s">
         <v>8</v>
       </c>
       <c r="B580" s="2" t="s">
         <v>200</v>
       </c>
+      <c r="C580">
+        <v>0.2</v>
+      </c>
       <c r="D580" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="581" spans="1:4">
       <c r="A581" t="s">
         <v>4</v>
       </c>
       <c r="B581" s="2" t="s">
         <v>201</v>
       </c>
+      <c r="C581">
+        <v>0.2</v>
+      </c>
       <c r="D581" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="582" spans="1:4">
       <c r="A582" t="s">
         <v>7</v>
       </c>
       <c r="B582" s="2" t="s">
         <v>201</v>
       </c>
+      <c r="C582">
+        <v>0.2</v>
+      </c>
       <c r="D582" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="583" spans="1:4">
       <c r="A583" t="s">
         <v>8</v>
       </c>
       <c r="B583" s="2" t="s">
         <v>201</v>
       </c>
+      <c r="C583">
+        <v>0.2</v>
+      </c>
       <c r="D583" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="584" spans="1:4">
       <c r="A584" t="s">
         <v>4</v>
       </c>
       <c r="B584" s="2" t="s">
         <v>202</v>
       </c>
+      <c r="C584">
+        <v>0.19</v>
+      </c>
       <c r="D584" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="585" spans="1:4">
       <c r="A585" t="s">
         <v>7</v>
       </c>
       <c r="B585" s="2" t="s">
         <v>202</v>
       </c>
+      <c r="C585">
+        <v>0.19</v>
+      </c>
       <c r="D585" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="586" spans="1:4">
       <c r="A586" t="s">
         <v>8</v>
       </c>
       <c r="B586" s="2" t="s">
         <v>202</v>
       </c>
+      <c r="C586">
+        <v>0.19</v>
+      </c>
       <c r="D586" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="587" spans="1:4">
       <c r="A587" t="s">
         <v>4</v>
       </c>
       <c r="B587" s="2" t="s">
         <v>203</v>
       </c>
+      <c r="C587">
+        <v>0.19</v>
+      </c>
       <c r="D587" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="A588" t="s">
         <v>7</v>
       </c>
       <c r="B588" s="2" t="s">
         <v>203</v>
       </c>
+      <c r="C588">
+        <v>0.19</v>
+      </c>
       <c r="D588" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="A589" t="s">
         <v>8</v>
       </c>
       <c r="B589" s="2" t="s">
         <v>203</v>
       </c>
+      <c r="C589">
+        <v>0.19</v>
+      </c>
       <c r="D589" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590" t="s">
         <v>4</v>
       </c>
       <c r="B590" s="2" t="s">
         <v>204</v>
       </c>
+      <c r="C590">
+        <v>0.19</v>
+      </c>
       <c r="D590" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591" t="s">
         <v>7</v>
       </c>
       <c r="B591" s="2" t="s">
         <v>204</v>
       </c>
+      <c r="C591">
+        <v>0.19</v>
+      </c>
       <c r="D591" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592" t="s">
         <v>8</v>
       </c>
       <c r="B592" s="2" t="s">
         <v>204</v>
       </c>
+      <c r="C592">
+        <v>0.19</v>
+      </c>
       <c r="D592" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593" t="s">
         <v>4</v>
       </c>
       <c r="B593" s="2" t="s">
         <v>205</v>
       </c>
+      <c r="C593">
+        <v>0.21</v>
+      </c>
       <c r="D593" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594" t="s">
         <v>7</v>
       </c>
       <c r="B594" s="2" t="s">
         <v>205</v>
       </c>
+      <c r="C594">
+        <v>0.21</v>
+      </c>
       <c r="D594" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595" t="s">
         <v>8</v>
       </c>
       <c r="B595" s="2" t="s">
         <v>205</v>
       </c>
+      <c r="C595">
+        <v>0.2</v>
+      </c>
       <c r="D595" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="A596" t="s">
         <v>4</v>
       </c>
       <c r="B596" s="2" t="s">
         <v>206</v>
       </c>
+      <c r="C596">
+        <v>0.2</v>
+      </c>
       <c r="D596" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="A597" t="s">
         <v>7</v>
       </c>
       <c r="B597" s="2" t="s">
         <v>206</v>
       </c>
+      <c r="C597">
+        <v>0.19</v>
+      </c>
       <c r="D597" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="A598" t="s">
         <v>8</v>
       </c>
       <c r="B598" s="2" t="s">
         <v>206</v>
       </c>
+      <c r="C598">
+        <v>0.19</v>
+      </c>
       <c r="D598" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="A599" t="s">
         <v>4</v>
       </c>
       <c r="B599" s="2" t="s">
         <v>207</v>
       </c>
+      <c r="C599">
+        <v>0.27</v>
+      </c>
       <c r="D599" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="A600" t="s">
         <v>7</v>
       </c>
       <c r="B600" s="2" t="s">
         <v>207</v>
       </c>
+      <c r="C600">
+        <v>0.25</v>
+      </c>
       <c r="D600" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="A601" t="s">
         <v>8</v>
       </c>
       <c r="B601" s="2" t="s">
         <v>207</v>
       </c>
+      <c r="C601">
+        <v>0.22</v>
+      </c>
       <c r="D601" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="A602" t="s">
         <v>4</v>
       </c>
       <c r="B602" s="2" t="s">
         <v>208</v>
       </c>
+      <c r="C602">
+        <v>0.6</v>
+      </c>
       <c r="D602" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="A603" t="s">
         <v>7</v>
       </c>
       <c r="B603" s="2" t="s">
         <v>208</v>
       </c>
+      <c r="C603">
+        <v>0.36</v>
+      </c>
       <c r="D603" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="A604" t="s">
         <v>8</v>
       </c>
       <c r="B604" s="2" t="s">
         <v>208</v>
       </c>
+      <c r="C604">
+        <v>0.33</v>
+      </c>
       <c r="D604" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605" t="s">
         <v>4</v>
       </c>
       <c r="B605" s="2" t="s">
         <v>209</v>
       </c>
+      <c r="C605">
+        <v>0.27</v>
+      </c>
       <c r="D605" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="A606" t="s">
         <v>7</v>
       </c>
       <c r="B606" s="2" t="s">
         <v>209</v>
       </c>
+      <c r="C606">
+        <v>0.25</v>
+      </c>
       <c r="D606" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="A607" t="s">
         <v>8</v>
       </c>
       <c r="B607" s="2" t="s">
         <v>209</v>
       </c>
+      <c r="C607">
+        <v>0.25</v>
+      </c>
       <c r="D607" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608" t="s">
         <v>4</v>
       </c>
       <c r="B608" s="2" t="s">
         <v>210</v>
       </c>
+      <c r="C608">
+        <v>0.23</v>
+      </c>
       <c r="D608" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609" t="s">
         <v>7</v>
       </c>
       <c r="B609" s="2" t="s">
         <v>210</v>
       </c>
+      <c r="C609">
+        <v>0.23</v>
+      </c>
       <c r="D609" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610" t="s">
         <v>8</v>
       </c>
       <c r="B610" s="2" t="s">
         <v>210</v>
       </c>
+      <c r="C610">
+        <v>0.22</v>
+      </c>
       <c r="D610" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611" t="s">
         <v>4</v>
       </c>
       <c r="B611" s="2" t="s">
         <v>211</v>
       </c>
+      <c r="C611">
+        <v>0.22</v>
+      </c>
       <c r="D611" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612" t="s">
         <v>7</v>
       </c>
       <c r="B612" s="2" t="s">
         <v>211</v>
       </c>
+      <c r="C612">
+        <v>0.22</v>
+      </c>
       <c r="D612" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613" t="s">
         <v>8</v>
       </c>
       <c r="B613" s="2" t="s">
         <v>211</v>
       </c>
+      <c r="C613">
+        <v>0.22</v>
+      </c>
       <c r="D613" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614" t="s">
         <v>4</v>
       </c>
       <c r="B614" s="2" t="s">
         <v>212</v>
       </c>
+      <c r="C614">
+        <v>0.21</v>
+      </c>
       <c r="D614" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615" t="s">
         <v>7</v>
       </c>
       <c r="B615" s="2" t="s">
         <v>212</v>
       </c>
+      <c r="C615">
+        <v>0.21</v>
+      </c>
       <c r="D615" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="A616" t="s">
         <v>8</v>
       </c>
       <c r="B616" s="2" t="s">
         <v>212</v>
       </c>
+      <c r="C616">
+        <v>0.21</v>
+      </c>
       <c r="D616" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="A617" t="s">
         <v>4</v>
       </c>
       <c r="B617" s="2" t="s">
         <v>213</v>
       </c>
+      <c r="C617">
+        <v>0.2</v>
+      </c>
       <c r="D617" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="A618" t="s">
         <v>7</v>
       </c>
       <c r="B618" s="2" t="s">
         <v>213</v>
       </c>
+      <c r="C618">
+        <v>0.2</v>
+      </c>
       <c r="D618" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="A619" t="s">
         <v>8</v>
       </c>
       <c r="B619" s="2" t="s">
         <v>213</v>
       </c>
+      <c r="C619">
+        <v>0.2</v>
+      </c>
       <c r="D619" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620" t="s">
         <v>4</v>
       </c>
       <c r="B620" s="2" t="s">
         <v>214</v>
       </c>
+      <c r="C620">
+        <v>0.2</v>
+      </c>
       <c r="D620" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="A621" t="s">
         <v>7</v>
       </c>
       <c r="B621" s="2" t="s">
         <v>214</v>
       </c>
+      <c r="C621">
+        <v>0.2</v>
+      </c>
       <c r="D621" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="A622" t="s">
         <v>8</v>
       </c>
       <c r="B622" s="2" t="s">
         <v>214</v>
       </c>
+      <c r="C622">
+        <v>0.19</v>
+      </c>
       <c r="D622" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="A623" t="s">
         <v>4</v>
       </c>
       <c r="B623" s="2" t="s">
         <v>215</v>
       </c>
+      <c r="C623">
+        <v>0.2</v>
+      </c>
       <c r="D623" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="A624" t="s">
         <v>7</v>
       </c>
       <c r="B624" s="2" t="s">
         <v>215</v>
       </c>
+      <c r="C624">
+        <v>0.19</v>
+      </c>
       <c r="D624" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625" t="s">
         <v>8</v>
       </c>
       <c r="B625" s="2" t="s">
         <v>215</v>
       </c>
+      <c r="C625">
+        <v>0.19</v>
+      </c>
       <c r="D625" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626" t="s">
         <v>4</v>
       </c>
       <c r="B626" s="2" t="s">
         <v>216</v>
       </c>
+      <c r="C626">
+        <v>0.19</v>
+      </c>
       <c r="D626" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627" t="s">
         <v>7</v>
       </c>
       <c r="B627" s="2" t="s">
         <v>216</v>
       </c>
+      <c r="C627">
+        <v>0.19</v>
+      </c>
       <c r="D627" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628" t="s">
         <v>8</v>
       </c>
       <c r="B628" s="2" t="s">
         <v>216</v>
       </c>
+      <c r="C628">
+        <v>0.19</v>
+      </c>
       <c r="D628" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629" t="s">
         <v>4</v>
       </c>
       <c r="B629" s="2" t="s">
         <v>217</v>
       </c>
+      <c r="C629">
+        <v>0.22</v>
+      </c>
       <c r="D629" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630" t="s">
         <v>7</v>
       </c>
       <c r="B630" s="2" t="s">
         <v>217</v>
       </c>
+      <c r="C630">
+        <v>0.21</v>
+      </c>
       <c r="D630" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631" t="s">
         <v>8</v>
       </c>
       <c r="B631" s="2" t="s">
         <v>217</v>
+      </c>
+      <c r="C631">
+        <v>0.2</v>
       </c>
       <c r="D631" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632" t="s">
         <v>4</v>
       </c>
       <c r="B632" s="2" t="s">
         <v>218</v>
       </c>
       <c r="D632" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633" t="s">
         <v>7</v>
       </c>
       <c r="B633" s="2" t="s">
         <v>218</v>
       </c>
       <c r="D633" t="s">
         <v>6</v>