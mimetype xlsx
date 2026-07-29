--- v0 (2026-06-03)
+++ v1 (2026-07-29)
@@ -8008,50 +8008,53 @@
       <c r="B588" s="2" t="s">
         <v>203</v>
       </c>
       <c r="D588" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="A589" t="s">
         <v>8</v>
       </c>
       <c r="B589" s="2" t="s">
         <v>203</v>
       </c>
       <c r="D589" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590" t="s">
         <v>4</v>
       </c>
       <c r="B590" s="2" t="s">
         <v>204</v>
       </c>
+      <c r="C590">
+        <v>25.0</v>
+      </c>
       <c r="D590" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591" t="s">
         <v>7</v>
       </c>
       <c r="B591" s="2" t="s">
         <v>204</v>
       </c>
       <c r="D591" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592" t="s">
         <v>8</v>
       </c>
       <c r="B592" s="2" t="s">
         <v>204</v>
       </c>
       <c r="D592" t="s">
         <v>6</v>
       </c>
@@ -8118,171 +8121,201 @@
       <c r="B598" s="2" t="s">
         <v>206</v>
       </c>
       <c r="D598" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="A599" t="s">
         <v>4</v>
       </c>
       <c r="B599" s="2" t="s">
         <v>207</v>
       </c>
       <c r="D599" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="A600" t="s">
         <v>7</v>
       </c>
       <c r="B600" s="2" t="s">
         <v>207</v>
       </c>
+      <c r="C600">
+        <v>25.0</v>
+      </c>
       <c r="D600" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="A601" t="s">
         <v>8</v>
       </c>
       <c r="B601" s="2" t="s">
         <v>207</v>
       </c>
+      <c r="C601">
+        <v>25.0</v>
+      </c>
       <c r="D601" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="A602" t="s">
         <v>4</v>
       </c>
       <c r="B602" s="2" t="s">
         <v>208</v>
       </c>
+      <c r="C602">
+        <v>24.9</v>
+      </c>
       <c r="D602" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="A603" t="s">
         <v>7</v>
       </c>
       <c r="B603" s="2" t="s">
         <v>208</v>
       </c>
+      <c r="C603">
+        <v>24.9</v>
+      </c>
       <c r="D603" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="A604" t="s">
         <v>8</v>
       </c>
       <c r="B604" s="2" t="s">
         <v>208</v>
       </c>
       <c r="D604" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605" t="s">
         <v>4</v>
       </c>
       <c r="B605" s="2" t="s">
         <v>209</v>
       </c>
+      <c r="C605">
+        <v>24.9</v>
+      </c>
       <c r="D605" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="A606" t="s">
         <v>7</v>
       </c>
       <c r="B606" s="2" t="s">
         <v>209</v>
       </c>
+      <c r="C606">
+        <v>24.9</v>
+      </c>
       <c r="D606" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="A607" t="s">
         <v>8</v>
       </c>
       <c r="B607" s="2" t="s">
         <v>209</v>
       </c>
+      <c r="C607">
+        <v>24.9</v>
+      </c>
       <c r="D607" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608" t="s">
         <v>4</v>
       </c>
       <c r="B608" s="2" t="s">
         <v>210</v>
       </c>
+      <c r="C608">
+        <v>24.85</v>
+      </c>
       <c r="D608" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609" t="s">
         <v>7</v>
       </c>
       <c r="B609" s="2" t="s">
         <v>210</v>
       </c>
       <c r="D609" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610" t="s">
         <v>8</v>
       </c>
       <c r="B610" s="2" t="s">
         <v>210</v>
       </c>
+      <c r="C610">
+        <v>24.85</v>
+      </c>
       <c r="D610" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611" t="s">
         <v>4</v>
       </c>
       <c r="B611" s="2" t="s">
         <v>211</v>
       </c>
+      <c r="C611">
+        <v>24.85</v>
+      </c>
       <c r="D611" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612" t="s">
         <v>7</v>
       </c>
       <c r="B612" s="2" t="s">
         <v>211</v>
       </c>
       <c r="D612" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613" t="s">
         <v>8</v>
       </c>
       <c r="B613" s="2" t="s">
         <v>211</v>
       </c>
       <c r="D613" t="s">
         <v>6</v>
       </c>
@@ -8294,83 +8327,92 @@
       <c r="B614" s="2" t="s">
         <v>212</v>
       </c>
       <c r="D614" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615" t="s">
         <v>7</v>
       </c>
       <c r="B615" s="2" t="s">
         <v>212</v>
       </c>
       <c r="D615" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="A616" t="s">
         <v>8</v>
       </c>
       <c r="B616" s="2" t="s">
         <v>212</v>
       </c>
+      <c r="C616">
+        <v>24.8</v>
+      </c>
       <c r="D616" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="A617" t="s">
         <v>4</v>
       </c>
       <c r="B617" s="2" t="s">
         <v>213</v>
       </c>
       <c r="D617" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="A618" t="s">
         <v>7</v>
       </c>
       <c r="B618" s="2" t="s">
         <v>213</v>
       </c>
+      <c r="C618">
+        <v>24.8</v>
+      </c>
       <c r="D618" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="A619" t="s">
         <v>8</v>
       </c>
       <c r="B619" s="2" t="s">
         <v>213</v>
       </c>
+      <c r="C619">
+        <v>24.8</v>
+      </c>
       <c r="D619" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620" t="s">
         <v>4</v>
       </c>
       <c r="B620" s="2" t="s">
         <v>214</v>
       </c>
       <c r="D620" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="A621" t="s">
         <v>7</v>
       </c>
       <c r="B621" s="2" t="s">
         <v>214</v>
       </c>
       <c r="D621" t="s">
         <v>6</v>
       </c>
@@ -8404,82 +8446,88 @@
       <c r="B624" s="2" t="s">
         <v>215</v>
       </c>
       <c r="D624" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625" t="s">
         <v>8</v>
       </c>
       <c r="B625" s="2" t="s">
         <v>215</v>
       </c>
       <c r="D625" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626" t="s">
         <v>4</v>
       </c>
       <c r="B626" s="2" t="s">
         <v>216</v>
       </c>
+      <c r="C626">
+        <v>24.8</v>
+      </c>
       <c r="D626" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627" t="s">
         <v>7</v>
       </c>
       <c r="B627" s="2" t="s">
         <v>216</v>
       </c>
       <c r="D627" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628" t="s">
         <v>8</v>
       </c>
       <c r="B628" s="2" t="s">
         <v>216</v>
       </c>
       <c r="D628" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629" t="s">
         <v>4</v>
       </c>
       <c r="B629" s="2" t="s">
         <v>217</v>
+      </c>
+      <c r="C629">
+        <v>24.8</v>
       </c>
       <c r="D629" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630" t="s">
         <v>7</v>
       </c>
       <c r="B630" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D630" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631" t="s">
         <v>8</v>
       </c>
       <c r="B631" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D631" t="s">
         <v>6</v>