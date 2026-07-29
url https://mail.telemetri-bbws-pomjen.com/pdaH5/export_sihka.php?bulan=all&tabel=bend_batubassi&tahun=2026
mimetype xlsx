--- v0 (2026-06-03)
+++ v1 (2026-07-29)
@@ -6924,94 +6924,109 @@
       <c r="D460" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461" t="s">
         <v>4</v>
       </c>
       <c r="B461" s="2" t="s">
         <v>161</v>
       </c>
       <c r="C461">
         <v>0.1</v>
       </c>
       <c r="D461" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462" t="s">
         <v>7</v>
       </c>
       <c r="B462" s="2" t="s">
         <v>161</v>
       </c>
+      <c r="C462">
+        <v>0.1</v>
+      </c>
       <c r="D462" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463" t="s">
         <v>8</v>
       </c>
       <c r="B463" s="2" t="s">
         <v>161</v>
       </c>
+      <c r="C463">
+        <v>0.1</v>
+      </c>
       <c r="D463" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464" t="s">
         <v>4</v>
       </c>
       <c r="B464" s="2" t="s">
         <v>162</v>
       </c>
+      <c r="C464">
+        <v>0.1</v>
+      </c>
       <c r="D464" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="A465" t="s">
         <v>7</v>
       </c>
       <c r="B465" s="2" t="s">
         <v>162</v>
       </c>
+      <c r="C465">
+        <v>0.1</v>
+      </c>
       <c r="D465" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="A466" t="s">
         <v>8</v>
       </c>
       <c r="B466" s="2" t="s">
         <v>162</v>
       </c>
+      <c r="C466">
+        <v>0.1</v>
+      </c>
       <c r="D466" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="A467" t="s">
         <v>4</v>
       </c>
       <c r="B467" s="2" t="s">
         <v>163</v>
       </c>
       <c r="D467" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="A468" t="s">
         <v>7</v>
       </c>
       <c r="B468" s="2" t="s">
         <v>163</v>
       </c>
       <c r="D468" t="s">
         <v>6</v>
       </c>
@@ -7122,127 +7137,151 @@
       <c r="B478" s="2" t="s">
         <v>166</v>
       </c>
       <c r="D478" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="A479" t="s">
         <v>4</v>
       </c>
       <c r="B479" s="2" t="s">
         <v>167</v>
       </c>
       <c r="D479" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480" t="s">
         <v>7</v>
       </c>
       <c r="B480" s="2" t="s">
         <v>167</v>
       </c>
+      <c r="C480">
+        <v>0.04</v>
+      </c>
       <c r="D480" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481" t="s">
         <v>8</v>
       </c>
       <c r="B481" s="2" t="s">
         <v>167</v>
       </c>
+      <c r="C481">
+        <v>0.04</v>
+      </c>
       <c r="D481" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482" t="s">
         <v>4</v>
       </c>
       <c r="B482" s="2" t="s">
         <v>168</v>
       </c>
+      <c r="C482">
+        <v>0.04</v>
+      </c>
       <c r="D482" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483" t="s">
         <v>7</v>
       </c>
       <c r="B483" s="2" t="s">
         <v>168</v>
       </c>
+      <c r="C483">
+        <v>0.04</v>
+      </c>
       <c r="D483" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484" t="s">
         <v>8</v>
       </c>
       <c r="B484" s="2" t="s">
         <v>168</v>
       </c>
+      <c r="C484">
+        <v>0.04</v>
+      </c>
       <c r="D484" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485" t="s">
         <v>4</v>
       </c>
       <c r="B485" s="2" t="s">
         <v>169</v>
       </c>
+      <c r="C485">
+        <v>0.04</v>
+      </c>
       <c r="D485" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486" t="s">
         <v>7</v>
       </c>
       <c r="B486" s="2" t="s">
         <v>169</v>
       </c>
+      <c r="C486">
+        <v>0.04</v>
+      </c>
       <c r="D486" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487" t="s">
         <v>8</v>
       </c>
       <c r="B487" s="2" t="s">
         <v>169</v>
       </c>
+      <c r="C487">
+        <v>0.04</v>
+      </c>
       <c r="D487" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488" t="s">
         <v>4</v>
       </c>
       <c r="B488" s="2" t="s">
         <v>170</v>
       </c>
       <c r="D488" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489" t="s">
         <v>7</v>
       </c>
       <c r="B489" s="2" t="s">
         <v>170</v>
       </c>
       <c r="D489" t="s">
         <v>6</v>
       </c>
@@ -7342,138 +7381,159 @@
       <c r="B498" s="2" t="s">
         <v>173</v>
       </c>
       <c r="D498" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499" t="s">
         <v>8</v>
       </c>
       <c r="B499" s="2" t="s">
         <v>173</v>
       </c>
       <c r="D499" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500" t="s">
         <v>4</v>
       </c>
       <c r="B500" s="2" t="s">
         <v>174</v>
       </c>
+      <c r="C500">
+        <v>0.04</v>
+      </c>
       <c r="D500" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501" t="s">
         <v>7</v>
       </c>
       <c r="B501" s="2" t="s">
         <v>174</v>
       </c>
       <c r="D501" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502" t="s">
         <v>8</v>
       </c>
       <c r="B502" s="2" t="s">
         <v>174</v>
       </c>
+      <c r="C502">
+        <v>0.04</v>
+      </c>
       <c r="D502" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503" t="s">
         <v>4</v>
       </c>
       <c r="B503" s="2" t="s">
         <v>175</v>
       </c>
+      <c r="C503">
+        <v>0.04</v>
+      </c>
       <c r="D503" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504" t="s">
         <v>7</v>
       </c>
       <c r="B504" s="2" t="s">
         <v>175</v>
       </c>
+      <c r="C504">
+        <v>0.03</v>
+      </c>
       <c r="D504" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505" t="s">
         <v>8</v>
       </c>
       <c r="B505" s="2" t="s">
         <v>175</v>
       </c>
+      <c r="C505">
+        <v>0.03</v>
+      </c>
       <c r="D505" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506" t="s">
         <v>4</v>
       </c>
       <c r="B506" s="2" t="s">
         <v>176</v>
       </c>
       <c r="D506" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507" t="s">
         <v>7</v>
       </c>
       <c r="B507" s="2" t="s">
         <v>176</v>
       </c>
+      <c r="C507">
+        <v>0.03</v>
+      </c>
       <c r="D507" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508" t="s">
         <v>8</v>
       </c>
       <c r="B508" s="2" t="s">
         <v>176</v>
       </c>
+      <c r="C508">
+        <v>0.03</v>
+      </c>
       <c r="D508" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509" t="s">
         <v>4</v>
       </c>
       <c r="B509" s="2" t="s">
         <v>177</v>
       </c>
       <c r="D509" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510" t="s">
         <v>7</v>
       </c>
       <c r="B510" s="2" t="s">
         <v>177</v>
       </c>
       <c r="D510" t="s">
         <v>6</v>
       </c>
@@ -7573,138 +7633,165 @@
       <c r="B519" s="2" t="s">
         <v>180</v>
       </c>
       <c r="D519" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520" t="s">
         <v>8</v>
       </c>
       <c r="B520" s="2" t="s">
         <v>180</v>
       </c>
       <c r="D520" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521" t="s">
         <v>4</v>
       </c>
       <c r="B521" s="2" t="s">
         <v>181</v>
       </c>
+      <c r="C521">
+        <v>0.02</v>
+      </c>
       <c r="D521" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522" t="s">
         <v>7</v>
       </c>
       <c r="B522" s="2" t="s">
         <v>181</v>
       </c>
+      <c r="C522">
+        <v>0.02</v>
+      </c>
       <c r="D522" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523" t="s">
         <v>8</v>
       </c>
       <c r="B523" s="2" t="s">
         <v>181</v>
       </c>
+      <c r="C523">
+        <v>0.02</v>
+      </c>
       <c r="D523" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524" t="s">
         <v>4</v>
       </c>
       <c r="B524" s="2" t="s">
         <v>182</v>
       </c>
+      <c r="C524">
+        <v>0.02</v>
+      </c>
       <c r="D524" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525" t="s">
         <v>7</v>
       </c>
       <c r="B525" s="2" t="s">
         <v>182</v>
       </c>
+      <c r="C525">
+        <v>0.02</v>
+      </c>
       <c r="D525" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526" t="s">
         <v>8</v>
       </c>
       <c r="B526" s="2" t="s">
         <v>182</v>
       </c>
+      <c r="C526">
+        <v>0.02</v>
+      </c>
       <c r="D526" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527" t="s">
         <v>4</v>
       </c>
       <c r="B527" s="2" t="s">
         <v>183</v>
       </c>
+      <c r="C527">
+        <v>0.02</v>
+      </c>
       <c r="D527" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="A528" t="s">
         <v>7</v>
       </c>
       <c r="B528" s="2" t="s">
         <v>183</v>
       </c>
+      <c r="C528">
+        <v>0.02</v>
+      </c>
       <c r="D528" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="A529" t="s">
         <v>8</v>
       </c>
       <c r="B529" s="2" t="s">
         <v>183</v>
       </c>
+      <c r="C529">
+        <v>0.02</v>
+      </c>
       <c r="D529" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="A530" t="s">
         <v>4</v>
       </c>
       <c r="B530" s="2" t="s">
         <v>184</v>
       </c>
       <c r="D530" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="A531" t="s">
         <v>7</v>
       </c>
       <c r="B531" s="2" t="s">
         <v>184</v>
       </c>
       <c r="D531" t="s">
         <v>6</v>
       </c>
@@ -7804,138 +7891,162 @@
       <c r="B540" s="2" t="s">
         <v>187</v>
       </c>
       <c r="D540" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541" t="s">
         <v>8</v>
       </c>
       <c r="B541" s="2" t="s">
         <v>187</v>
       </c>
       <c r="D541" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542" t="s">
         <v>4</v>
       </c>
       <c r="B542" s="2" t="s">
         <v>188</v>
       </c>
+      <c r="C542">
+        <v>0.03</v>
+      </c>
       <c r="D542" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="A543" t="s">
         <v>7</v>
       </c>
       <c r="B543" s="2" t="s">
         <v>188</v>
       </c>
+      <c r="C543">
+        <v>0.0</v>
+      </c>
       <c r="D543" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="A544" t="s">
         <v>8</v>
       </c>
       <c r="B544" s="2" t="s">
         <v>188</v>
       </c>
+      <c r="C544">
+        <v>0.0</v>
+      </c>
       <c r="D544" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="A545" t="s">
         <v>4</v>
       </c>
       <c r="B545" s="2" t="s">
         <v>189</v>
       </c>
+      <c r="C545">
+        <v>0.0</v>
+      </c>
       <c r="D545" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="A546" t="s">
         <v>7</v>
       </c>
       <c r="B546" s="2" t="s">
         <v>189</v>
       </c>
+      <c r="C546">
+        <v>0.0</v>
+      </c>
       <c r="D546" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="A547" t="s">
         <v>8</v>
       </c>
       <c r="B547" s="2" t="s">
         <v>189</v>
       </c>
+      <c r="C547">
+        <v>0.0</v>
+      </c>
       <c r="D547" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="A548" t="s">
         <v>4</v>
       </c>
       <c r="B548" s="2" t="s">
         <v>190</v>
       </c>
       <c r="D548" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="A549" t="s">
         <v>7</v>
       </c>
       <c r="B549" s="2" t="s">
         <v>190</v>
       </c>
+      <c r="C549">
+        <v>0.0</v>
+      </c>
       <c r="D549" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="A550" t="s">
         <v>8</v>
       </c>
       <c r="B550" s="2" t="s">
         <v>190</v>
       </c>
+      <c r="C550">
+        <v>0.0</v>
+      </c>
       <c r="D550" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="A551" t="s">
         <v>4</v>
       </c>
       <c r="B551" s="2" t="s">
         <v>191</v>
       </c>
       <c r="D551" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="A552" t="s">
         <v>7</v>
       </c>
       <c r="B552" s="2" t="s">
         <v>191</v>
       </c>
       <c r="D552" t="s">
         <v>6</v>
       </c>
@@ -8035,138 +8146,165 @@
       <c r="B561" s="2" t="s">
         <v>194</v>
       </c>
       <c r="D561" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="A562" t="s">
         <v>8</v>
       </c>
       <c r="B562" s="2" t="s">
         <v>194</v>
       </c>
       <c r="D562" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="A563" t="s">
         <v>4</v>
       </c>
       <c r="B563" s="2" t="s">
         <v>195</v>
       </c>
+      <c r="C563">
+        <v>0.0</v>
+      </c>
       <c r="D563" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564" t="s">
         <v>7</v>
       </c>
       <c r="B564" s="2" t="s">
         <v>195</v>
       </c>
+      <c r="C564">
+        <v>0.0</v>
+      </c>
       <c r="D564" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565" t="s">
         <v>8</v>
       </c>
       <c r="B565" s="2" t="s">
         <v>195</v>
       </c>
+      <c r="C565">
+        <v>0.0</v>
+      </c>
       <c r="D565" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="A566" t="s">
         <v>4</v>
       </c>
       <c r="B566" s="2" t="s">
         <v>196</v>
       </c>
+      <c r="C566">
+        <v>0.0</v>
+      </c>
       <c r="D566" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="A567" t="s">
         <v>7</v>
       </c>
       <c r="B567" s="2" t="s">
         <v>196</v>
       </c>
+      <c r="C567">
+        <v>0.0</v>
+      </c>
       <c r="D567" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="A568" t="s">
         <v>8</v>
       </c>
       <c r="B568" s="2" t="s">
         <v>196</v>
       </c>
+      <c r="C568">
+        <v>0.0</v>
+      </c>
       <c r="D568" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="A569" t="s">
         <v>4</v>
       </c>
       <c r="B569" s="2" t="s">
         <v>197</v>
       </c>
+      <c r="C569">
+        <v>0.0</v>
+      </c>
       <c r="D569" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="A570" t="s">
         <v>7</v>
       </c>
       <c r="B570" s="2" t="s">
         <v>197</v>
       </c>
+      <c r="C570">
+        <v>0.0</v>
+      </c>
       <c r="D570" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="A571" t="s">
         <v>8</v>
       </c>
       <c r="B571" s="2" t="s">
         <v>197</v>
       </c>
+      <c r="C571">
+        <v>0.0</v>
+      </c>
       <c r="D571" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="A572" t="s">
         <v>4</v>
       </c>
       <c r="B572" s="2" t="s">
         <v>198</v>
       </c>
       <c r="D572" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="A573" t="s">
         <v>7</v>
       </c>
       <c r="B573" s="2" t="s">
         <v>198</v>
       </c>
       <c r="D573" t="s">
         <v>6</v>
       </c>
@@ -8277,127 +8415,151 @@
       <c r="B583" s="2" t="s">
         <v>201</v>
       </c>
       <c r="D583" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="584" spans="1:4">
       <c r="A584" t="s">
         <v>4</v>
       </c>
       <c r="B584" s="2" t="s">
         <v>202</v>
       </c>
       <c r="D584" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="585" spans="1:4">
       <c r="A585" t="s">
         <v>7</v>
       </c>
       <c r="B585" s="2" t="s">
         <v>202</v>
       </c>
+      <c r="C585">
+        <v>0.0</v>
+      </c>
       <c r="D585" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="586" spans="1:4">
       <c r="A586" t="s">
         <v>8</v>
       </c>
       <c r="B586" s="2" t="s">
         <v>202</v>
       </c>
+      <c r="C586">
+        <v>0.0</v>
+      </c>
       <c r="D586" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="587" spans="1:4">
       <c r="A587" t="s">
         <v>4</v>
       </c>
       <c r="B587" s="2" t="s">
         <v>203</v>
       </c>
+      <c r="C587">
+        <v>0.0</v>
+      </c>
       <c r="D587" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="A588" t="s">
         <v>7</v>
       </c>
       <c r="B588" s="2" t="s">
         <v>203</v>
       </c>
+      <c r="C588">
+        <v>0.0</v>
+      </c>
       <c r="D588" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="A589" t="s">
         <v>8</v>
       </c>
       <c r="B589" s="2" t="s">
         <v>203</v>
       </c>
+      <c r="C589">
+        <v>0.0</v>
+      </c>
       <c r="D589" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590" t="s">
         <v>4</v>
       </c>
       <c r="B590" s="2" t="s">
         <v>204</v>
       </c>
+      <c r="C590">
+        <v>0.0</v>
+      </c>
       <c r="D590" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591" t="s">
         <v>7</v>
       </c>
       <c r="B591" s="2" t="s">
         <v>204</v>
       </c>
+      <c r="C591">
+        <v>0.0</v>
+      </c>
       <c r="D591" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592" t="s">
         <v>8</v>
       </c>
       <c r="B592" s="2" t="s">
         <v>204</v>
       </c>
+      <c r="C592">
+        <v>0.0</v>
+      </c>
       <c r="D592" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593" t="s">
         <v>4</v>
       </c>
       <c r="B593" s="2" t="s">
         <v>205</v>
       </c>
       <c r="D593" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594" t="s">
         <v>7</v>
       </c>
       <c r="B594" s="2" t="s">
         <v>205</v>
       </c>
       <c r="D594" t="s">
         <v>6</v>
       </c>
@@ -8497,138 +8659,162 @@
       <c r="B603" s="2" t="s">
         <v>208</v>
       </c>
       <c r="D603" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="A604" t="s">
         <v>8</v>
       </c>
       <c r="B604" s="2" t="s">
         <v>208</v>
       </c>
       <c r="D604" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605" t="s">
         <v>4</v>
       </c>
       <c r="B605" s="2" t="s">
         <v>209</v>
       </c>
+      <c r="C605">
+        <v>0.0</v>
+      </c>
       <c r="D605" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="A606" t="s">
         <v>7</v>
       </c>
       <c r="B606" s="2" t="s">
         <v>209</v>
       </c>
+      <c r="C606">
+        <v>0.0</v>
+      </c>
       <c r="D606" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="A607" t="s">
         <v>8</v>
       </c>
       <c r="B607" s="2" t="s">
         <v>209</v>
       </c>
+      <c r="C607">
+        <v>0.0</v>
+      </c>
       <c r="D607" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608" t="s">
         <v>4</v>
       </c>
       <c r="B608" s="2" t="s">
         <v>210</v>
       </c>
       <c r="D608" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609" t="s">
         <v>7</v>
       </c>
       <c r="B609" s="2" t="s">
         <v>210</v>
       </c>
+      <c r="C609">
+        <v>0.0</v>
+      </c>
       <c r="D609" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610" t="s">
         <v>8</v>
       </c>
       <c r="B610" s="2" t="s">
         <v>210</v>
       </c>
+      <c r="C610">
+        <v>0.0</v>
+      </c>
       <c r="D610" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611" t="s">
         <v>4</v>
       </c>
       <c r="B611" s="2" t="s">
         <v>211</v>
       </c>
+      <c r="C611">
+        <v>0.0</v>
+      </c>
       <c r="D611" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612" t="s">
         <v>7</v>
       </c>
       <c r="B612" s="2" t="s">
         <v>211</v>
       </c>
+      <c r="C612">
+        <v>0.0</v>
+      </c>
       <c r="D612" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613" t="s">
         <v>8</v>
       </c>
       <c r="B613" s="2" t="s">
         <v>211</v>
       </c>
+      <c r="C613">
+        <v>0.0</v>
+      </c>
       <c r="D613" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614" t="s">
         <v>4</v>
       </c>
       <c r="B614" s="2" t="s">
         <v>212</v>
       </c>
       <c r="D614" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615" t="s">
         <v>7</v>
       </c>
       <c r="B615" s="2" t="s">
         <v>212</v>
       </c>
       <c r="D615" t="s">
         <v>6</v>
       </c>
@@ -8728,104 +8914,122 @@
       <c r="B624" s="2" t="s">
         <v>215</v>
       </c>
       <c r="D624" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625" t="s">
         <v>8</v>
       </c>
       <c r="B625" s="2" t="s">
         <v>215</v>
       </c>
       <c r="D625" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626" t="s">
         <v>4</v>
       </c>
       <c r="B626" s="2" t="s">
         <v>216</v>
       </c>
+      <c r="C626">
+        <v>0.0</v>
+      </c>
       <c r="D626" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627" t="s">
         <v>7</v>
       </c>
       <c r="B627" s="2" t="s">
         <v>216</v>
       </c>
+      <c r="C627">
+        <v>0.0</v>
+      </c>
       <c r="D627" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628" t="s">
         <v>8</v>
       </c>
       <c r="B628" s="2" t="s">
         <v>216</v>
       </c>
+      <c r="C628">
+        <v>0.0</v>
+      </c>
       <c r="D628" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629" t="s">
         <v>4</v>
       </c>
       <c r="B629" s="2" t="s">
         <v>217</v>
       </c>
+      <c r="C629">
+        <v>0.0</v>
+      </c>
       <c r="D629" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630" t="s">
         <v>7</v>
       </c>
       <c r="B630" s="2" t="s">
         <v>217</v>
       </c>
+      <c r="C630">
+        <v>0.0</v>
+      </c>
       <c r="D630" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631" t="s">
         <v>8</v>
       </c>
       <c r="B631" s="2" t="s">
         <v>217</v>
+      </c>
+      <c r="C631">
+        <v>0.0</v>
       </c>
       <c r="D631" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632" t="s">
         <v>4</v>
       </c>
       <c r="B632" s="2" t="s">
         <v>218</v>
       </c>
       <c r="D632" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633" t="s">
         <v>7</v>
       </c>
       <c r="B633" s="2" t="s">
         <v>218</v>
       </c>
       <c r="D633" t="s">
         <v>6</v>